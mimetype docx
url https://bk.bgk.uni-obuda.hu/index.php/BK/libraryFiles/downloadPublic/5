--- v0 (2025-10-09)
+++ v1 (2026-07-15)
@@ -1,61 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40E813C7" w14:textId="77777777" w:rsidR="006354BF" w:rsidRDefault="005F1729" w:rsidP="00994DF7">
+    <w:p w14:paraId="40E813C7" w14:textId="37945F3C" w:rsidR="006354BF" w:rsidRDefault="00C81031" w:rsidP="00994DF7">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
       </w:pPr>
-      <w:r w:rsidRPr="00994DF7">
-        <w:t xml:space="preserve">A cikk címe </w:t>
+      <w:r>
+        <w:t>Magyar cím</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1729" w:rsidRPr="00994DF7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E813C8" w14:textId="77777777" w:rsidR="00CF2D7B" w:rsidRPr="00CF2D7B" w:rsidRDefault="00CF2D7B" w:rsidP="00CF2D7B">
       <w:pPr>
         <w:pStyle w:val="Cm"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF2D7B">
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF2D7B">
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF2D7B">
@@ -65,56 +73,59 @@
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF2D7B">
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF2D7B">
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>paper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="40E813C9" w14:textId="77777777" w:rsidR="006354BF" w:rsidRPr="005F1729" w:rsidRDefault="006354BF" w:rsidP="006C302D"/>
     <w:p w14:paraId="40E813CA" w14:textId="77777777" w:rsidR="006354BF" w:rsidRPr="005F1729" w:rsidRDefault="006354BF">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006354BF" w:rsidRPr="005F1729" w:rsidSect="00AE7F76">
+        <w:sectPr w:rsidR="006354BF" w:rsidRPr="005F1729" w:rsidSect="0044795C">
           <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E813CB" w14:textId="77777777" w:rsidR="006354BF" w:rsidRPr="006C302D" w:rsidRDefault="005F1729" w:rsidP="006C302D">
       <w:pPr>
         <w:pStyle w:val="Alcm"/>
       </w:pPr>
       <w:r w:rsidRPr="006C302D">
         <w:t>Első Szerző</w:t>
       </w:r>
       <w:r w:rsidR="006354BF" w:rsidRPr="006C302D">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A51A96" w:rsidRPr="006C302D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006354BF" w:rsidRPr="006C302D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C302D">
         <w:t>Második szerző</w:t>
       </w:r>
       <w:r w:rsidR="006354BF" w:rsidRPr="006C302D">
         <w:t>*</w:t>
@@ -498,142 +509,119 @@
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40E81402" wp14:editId="40E81403">
             <wp:extent cx="1426191" cy="1561679"/>
             <wp:effectExtent l="0" t="0" r="3175" b="635"/>
             <wp:docPr id="6" name="Kép 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bánki Közlemény logo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1428430" cy="1564131"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E813E1" w14:textId="77777777" w:rsidR="004A4946" w:rsidRDefault="00E902D7" w:rsidP="004A4946">
+    <w:p w14:paraId="40E813E1" w14:textId="77777777" w:rsidR="004A4946" w:rsidRDefault="004A4946" w:rsidP="004A4946">
       <w:pPr>
         <w:pStyle w:val="Kpalrs"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidR="004A4946" w:rsidRPr="004A4946">
+      <w:fldSimple w:instr=" SEQ ábra \* ARABIC ">
+        <w:r w:rsidRPr="004A4946">
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r w:rsidRPr="004A4946">
         <w:t>. ábra: Ábra felirata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E813E2" w14:textId="77777777" w:rsidR="00C63D31" w:rsidRDefault="00E902D7" w:rsidP="00C63D31">
+    <w:p w14:paraId="40E813E2" w14:textId="77777777" w:rsidR="00C63D31" w:rsidRDefault="00C63D31" w:rsidP="00C63D31">
       <w:pPr>
         <w:pStyle w:val="Kpalrs"/>
         <w:keepNext/>
       </w:pPr>
+      <w:fldSimple w:instr=" SEQ táblázat \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00C63D31">
         <w:t>. táblázat: Táblázat felirata</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rcsostblzat"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1618"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1047"/>
+        <w:gridCol w:w="1581"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="983"/>
+        <w:gridCol w:w="984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C63D31" w:rsidRPr="00CE565E" w14:paraId="40E813E7" w14:textId="77777777" w:rsidTr="00E019D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40E813E3" w14:textId="77777777" w:rsidR="00C63D31" w:rsidRPr="00CE565E" w:rsidRDefault="00C63D31" w:rsidP="00E019D8">
             <w:pPr>
               <w:pStyle w:val="references"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE565E">
               <w:t>Táblázat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE565E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE565E">
               <w:t>címsor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -909,54 +897,54 @@
       </w:r>
       <w:r w:rsidRPr="005F1729">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="780" w:dyaOrig="279" w14:anchorId="40E81404">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:39.8pt;height:13.65pt" o:ole="" fillcolor="window">
-            <v:imagedata r:id="rId9" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:39.6pt;height:13.2pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1762755044" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845103733" r:id="rId12"/>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F1729">
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E813F9" w14:textId="77777777" w:rsidR="006354BF" w:rsidRPr="005F1729" w:rsidRDefault="00CE565E" w:rsidP="00CE565E">
       <w:pPr>
         <w:pStyle w:val="Cmsor1"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Hivatkozások</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E813FA" w14:textId="77777777" w:rsidR="006354BF" w:rsidRPr="005F1729" w:rsidRDefault="00CE565E" w:rsidP="000D1071">
       <w:pPr>
@@ -1347,87 +1335,89 @@
       <w:r w:rsidRPr="00CE0916">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE0916">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Sons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CE0916">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F95E53" w:rsidRPr="00F95E53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F95E53" w:rsidSect="00E019D8">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E81407" w14:textId="77777777" w:rsidR="000B693A" w:rsidRDefault="000B693A" w:rsidP="00DF1228">
+    <w:p w14:paraId="64F89389" w14:textId="77777777" w:rsidR="00213CAA" w:rsidRDefault="00213CAA" w:rsidP="00DF1228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E81408" w14:textId="77777777" w:rsidR="000B693A" w:rsidRDefault="000B693A" w:rsidP="00DF1228">
+    <w:p w14:paraId="63F8135C" w14:textId="77777777" w:rsidR="00213CAA" w:rsidRDefault="00213CAA" w:rsidP="00DF1228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1452,118 +1442,502 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1412202886"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="67FE18E3" w14:textId="2A8421EF" w:rsidR="00E902D7" w:rsidRDefault="00E902D7">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="039A5460" w14:textId="77777777" w:rsidR="00E902D7" w:rsidRDefault="00E902D7">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FDD881D" w14:textId="2080D121" w:rsidR="004C48F1" w:rsidRPr="008420DA" w:rsidRDefault="004C48F1" w:rsidP="004C48F1">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve">© The </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>Author</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve">(s) </w:t>
+    </w:r>
+    <w:r w:rsidR="00CC3E9D">
+      <w:t>***</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>This</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>article</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve"> is </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>open</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>access</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>under</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>the</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t xml:space="preserve"> CC BY‑NC‑ND 4.0 </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>license</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008420DA">
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="675E833C" w14:textId="77777777" w:rsidR="004C48F1" w:rsidRDefault="004C48F1">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1134749691"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="76C37610" w14:textId="77777777" w:rsidR="00322286" w:rsidRDefault="00322286">
+        <w:pPr>
+          <w:pStyle w:val="llb"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4395363A" w14:textId="77777777" w:rsidR="00322286" w:rsidRDefault="00322286">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E81405" w14:textId="77777777" w:rsidR="000B693A" w:rsidRDefault="000B693A" w:rsidP="00DF1228">
+    <w:p w14:paraId="0DB3EF5D" w14:textId="77777777" w:rsidR="00213CAA" w:rsidRDefault="00213CAA" w:rsidP="00DF1228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E81406" w14:textId="77777777" w:rsidR="000B693A" w:rsidRDefault="000B693A" w:rsidP="00DF1228">
+    <w:p w14:paraId="539B6F68" w14:textId="77777777" w:rsidR="00213CAA" w:rsidRDefault="00213CAA" w:rsidP="00DF1228">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E4E36FF" w14:textId="77777777" w:rsidR="00322286" w:rsidRPr="001F3878" w:rsidRDefault="00322286" w:rsidP="00322286">
+    <w:pPr>
+      <w:pStyle w:val="lfej"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="left" w:pos="2732"/>
+      </w:tabs>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001F3878">
+      <w:rPr>
+        <w:smallCaps/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F37443" wp14:editId="7DBFF644">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-592455</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-341630</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="774491" cy="848499"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2083213189" name="Kép 2083213189" descr="A képen kör, clipart, Grafika, embléma látható&#10;&#10;Automatikusan generált leírás"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Kép 13" descr="A képen kör, clipart, Grafika, embléma látható&#10;&#10;Automatikusan generált leírás"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:alphaModFix amt="20000"/>
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="774491" cy="848499"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="001F3878">
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t>Bánki Közlemények</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t xml:space="preserve"> --- Bánki </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t>Reports</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+  <w:p w14:paraId="0D237A09" w14:textId="3E5CE3B4" w:rsidR="009A74C4" w:rsidRPr="008A653A" w:rsidRDefault="00322286" w:rsidP="009A74C4">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t>***</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001F3878">
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t xml:space="preserve">. Évfolyam </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t>***</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001F3878">
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t>. Szám</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t xml:space="preserve"> --- </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t>Volume</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:smallCaps/>
+      </w:rPr>
+      <w:t xml:space="preserve"> *** No. ***</w:t>
+    </w:r>
+    <w:r w:rsidR="009A74C4" w:rsidRPr="009A74C4">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00181CF6">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00181CF6">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009A74C4" w:rsidRPr="008A653A">
+      <w:t xml:space="preserve">DOI: </w:t>
+    </w:r>
+    <w:r w:rsidR="009A74C4" w:rsidRPr="00544BE4">
+      <w:t>10.12700/</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="009A74C4" w:rsidRPr="00544BE4">
+      <w:t>bk</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="009A74C4" w:rsidRPr="00544BE4">
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="009A74C4">
+      <w:t>******</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7490BFC0" w14:textId="77777777" w:rsidR="0044795C" w:rsidRDefault="0044795C" w:rsidP="003A78D3">
+    <w:pPr>
+      <w:pStyle w:val="lfej"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0288B45D" w14:textId="4C2F9661" w:rsidR="00322286" w:rsidRDefault="00CB4536" w:rsidP="00CB4536">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Szerző</w:t>
+    </w:r>
+    <w:r w:rsidR="0004052A">
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:t>k</w:t>
+    </w:r>
+    <w:r w:rsidR="0004052A">
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r>
+      <w:t>*****</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t xml:space="preserve">): </w:t>
+    </w:r>
+    <w:r>
+      <w:t>Magyar cím ,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:t>Bánki Közlemények</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>***</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:t>***</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t xml:space="preserve">), </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB6F59">
+      <w:t>***</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B373A5">
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20AF0333"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB0E7F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2438,163 +2812,193 @@
   <w:num w:numId="10" w16cid:durableId="1135686153">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1554391097">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1848203789">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1984582440">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1349453689">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
-  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00307634"/>
+    <w:rsid w:val="0004052A"/>
     <w:rsid w:val="000B693A"/>
     <w:rsid w:val="000D1071"/>
     <w:rsid w:val="000D2D52"/>
     <w:rsid w:val="000F5759"/>
+    <w:rsid w:val="001575BE"/>
+    <w:rsid w:val="00181CF6"/>
+    <w:rsid w:val="001A49C5"/>
     <w:rsid w:val="001B7A35"/>
     <w:rsid w:val="001E6BED"/>
     <w:rsid w:val="00210647"/>
+    <w:rsid w:val="00213CAA"/>
     <w:rsid w:val="00243914"/>
+    <w:rsid w:val="0026141F"/>
     <w:rsid w:val="002B2570"/>
     <w:rsid w:val="002C5D4C"/>
     <w:rsid w:val="00307634"/>
+    <w:rsid w:val="00322286"/>
     <w:rsid w:val="00386B44"/>
+    <w:rsid w:val="003A78D3"/>
     <w:rsid w:val="003C4480"/>
+    <w:rsid w:val="0044795C"/>
     <w:rsid w:val="004A4946"/>
     <w:rsid w:val="004A4C0C"/>
+    <w:rsid w:val="004C48F1"/>
+    <w:rsid w:val="00544BE4"/>
     <w:rsid w:val="005A36C1"/>
     <w:rsid w:val="005F1729"/>
+    <w:rsid w:val="006252CE"/>
     <w:rsid w:val="006354BF"/>
+    <w:rsid w:val="00651DE7"/>
+    <w:rsid w:val="00666AA1"/>
     <w:rsid w:val="00670C72"/>
+    <w:rsid w:val="006818AD"/>
     <w:rsid w:val="006950AE"/>
     <w:rsid w:val="006C302D"/>
+    <w:rsid w:val="00726C66"/>
     <w:rsid w:val="007A18BF"/>
     <w:rsid w:val="0086603C"/>
+    <w:rsid w:val="0089764C"/>
+    <w:rsid w:val="008A653A"/>
     <w:rsid w:val="008B29F1"/>
+    <w:rsid w:val="00923B31"/>
     <w:rsid w:val="00985308"/>
     <w:rsid w:val="00994DF7"/>
     <w:rsid w:val="00996231"/>
+    <w:rsid w:val="009A74C4"/>
     <w:rsid w:val="009E2AFE"/>
     <w:rsid w:val="00A51A96"/>
     <w:rsid w:val="00A943E3"/>
     <w:rsid w:val="00AE7F76"/>
     <w:rsid w:val="00AF2D45"/>
     <w:rsid w:val="00B14741"/>
     <w:rsid w:val="00BD1319"/>
     <w:rsid w:val="00BE0930"/>
     <w:rsid w:val="00C63D31"/>
+    <w:rsid w:val="00C81031"/>
+    <w:rsid w:val="00CB4536"/>
+    <w:rsid w:val="00CC3E9D"/>
     <w:rsid w:val="00CE0916"/>
     <w:rsid w:val="00CE565E"/>
     <w:rsid w:val="00CF2D7B"/>
     <w:rsid w:val="00CF4295"/>
     <w:rsid w:val="00DF1228"/>
     <w:rsid w:val="00DF2303"/>
     <w:rsid w:val="00E019D8"/>
+    <w:rsid w:val="00E168B7"/>
     <w:rsid w:val="00E46D4C"/>
+    <w:rsid w:val="00E818CF"/>
     <w:rsid w:val="00E902D7"/>
+    <w:rsid w:val="00EB6F59"/>
     <w:rsid w:val="00F22E9A"/>
     <w:rsid w:val="00F95E53"/>
+    <w:rsid w:val="00FF6B9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40E813C7"/>
   <w15:docId w15:val="{B5F256BA-6D9B-4B1D-AD07-C54119DC89C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3811,57 +4215,61 @@
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF1228"/>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vltozat">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00386B44"/>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4111,73 +4519,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>414</Words>
-  <Characters>2858</Characters>
+  <Characters>2857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Paper Title (use style: paper title)</vt:lpstr>
       <vt:lpstr>Paper Title (use style: paper title)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IEEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3266</CharactersWithSpaces>
+  <CharactersWithSpaces>3265</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Paper Title (use style: paper title)</dc:title>
   <dc:creator>IEEE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>